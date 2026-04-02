--- v0 (2025-10-07)
+++ v1 (2026-04-02)
@@ -4,8918 +4,8421 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="6DF2D8F1" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="18798F16" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="90"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>VA Student Chapters 30/31/35/1606 Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="0A730A73" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="230" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="135" w:right="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">GI Bill® is a registered trademark of the U.S. Department of Veterans Affairs (VA). More information about education benefits offered by VA is available at the official U.S. government website at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.benefits.va.gov/gibil</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="7A648DE1" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7EA3E21A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">The Veterans Administration (VA) requires that you notify them </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> any change in your enrollment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7025F8E7" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="125"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">register </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7BCAA0B0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">add </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">drop </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>your original</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="278379FF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0006128D">
+    <w:p w14:paraId="79EC016D" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0006128D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Notify the</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you want</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>your credits</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> certified </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-43"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0006128D">
+    <w:p w14:paraId="6DFFB1F9" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0006128D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Notify the</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you change</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">degree </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026432F">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pursuing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="055B9592" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="140" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="830"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">It is your responsibility to contact Academic Advising to make certain your courses are applicable to the program you are pursuing. You may also reach a Pueblo Community College (PCC) Veterans Affairs Certifying Official at 719-549-3013 or </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>veterans.pcc@pueblocc.edu</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="2585BC1C" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="270" w:lineRule="exact"/>
         <w:ind w:left="830"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Failure to notify may result in a delay with certification to the VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="168E4F3F" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="6C82EBE4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="109"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:color w:val="252525"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The VA and PCC may need to contact you regarding benefits. Notify the VA and PCC when your contact information changes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="75A07905" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="284FA3F0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">following </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changed:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1250F00D" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2272"/>
         </w:tabs>
         <w:spacing w:line="282" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mailing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="36"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="4615EF99" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2272"/>
         </w:tabs>
         <w:spacing w:line="285" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-27"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>address*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="5295A85B" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="52689ADA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="894" w:hanging="64"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">*Due to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">the privacy </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">act, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">will be the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">form of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">digital </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">communication used </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>PCC.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="12097756" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1033E56D" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Course</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
-[...319 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRPr="0006128D" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1676CAB7" w14:textId="77777777" w:rsidR="00D74F6E" w:rsidRPr="00D74F6E" w:rsidRDefault="00D74F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="233" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="827"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The VA will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not pay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Online Remedial /I-GRAD courses. Remedial /I-GRAD courses are courses that are under the 1000 level. A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Substitution Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Department Chair must be submitted to the VA desk for any courses outside your degree plan before PCC may certify enrollment to the VA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF7D797" w14:textId="4F29919E" w:rsidR="00493097" w:rsidRPr="00D74F6E" w:rsidRDefault="0026432F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="831"/>
+        </w:tabs>
+        <w:spacing w:before="233" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="827"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
-        <w:rPr>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:t xml:space="preserve">GI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bill® </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">along </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Federal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistance </w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>concurrently</w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You may use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Loans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FAFSA</w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>FAFSA</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>with VA educational benefits:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with VA educational benefits:</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D" w:rsidRPr="0006128D">
-        <w:rPr>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>FAFSA.gov, school code 914829</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+      <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00D74F6E" w:rsidRPr="00D74F6E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>studentaid.gov/h/apply-for-aid/fafsa</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01167987" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="5640CFF6" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="464"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reminder, the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">school’s </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certifies </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">St. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Louis. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC does not control </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">money </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">payments </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the student or to the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>school.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="0F76F8BF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00493097" w:rsidSect="00F23099">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId10"/>
+        <w:sectPr w:rsidR="00493097" w:rsidRPr="002A6127">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1843" w:right="965" w:bottom="547" w:left="979" w:header="720" w:footer="346" w:gutter="0"/>
+          <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="6231774C" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="1EBA9C7E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7812473E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="93"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">Chapters 30, 31, 35 and 1606 students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23E60" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>sign below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7043FB93" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="004A05BE" w:rsidRDefault="0026432F" w:rsidP="004A05BE">
+    <w:p w14:paraId="7B171F86" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00D23E60" w:rsidP="00D23E60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
-        <w:ind w:left="180"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A05BE">
+        <w:ind w:left="830"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">read </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and understand this</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="004A05BE">
+    <w:p w14:paraId="412151E3" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="004A05BE" w:rsidRDefault="0026432F" w:rsidP="004A05BE">
-      <w:pPr>
+    <w:p w14:paraId="364F5532" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="112"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A05BE">
+        <w:ind w:left="1199" w:right="112" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be certified for </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">required and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">listed on </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">educational </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">notify </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veteran’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Certifying </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Official </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">immediately of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any changes </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unit load </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-43"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>made.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="004A05BE">
+    <w:p w14:paraId="1C842FF0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
-        <w:ind w:left="180"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="004A05BE" w:rsidRDefault="0026432F" w:rsidP="004A05BE">
-      <w:pPr>
+    <w:p w14:paraId="162FDCB0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:line="235" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="668"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A05BE">
+        <w:ind w:left="1199" w:right="668" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to contact </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">status </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="004A05BE">
+    <w:p w14:paraId="4531FEE4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
-        <w:ind w:left="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="004A05BE" w:rsidRDefault="0026432F" w:rsidP="004A05BE">
-      <w:pPr>
+    <w:p w14:paraId="2A0C3816" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="775"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A05BE">
+        <w:ind w:left="1199" w:right="775" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to make sure </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>current contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="004A05BE">
+    <w:p w14:paraId="31D073DE" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
-        <w:ind w:left="180"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="004A05BE" w:rsidRDefault="0026432F" w:rsidP="004A05BE">
-      <w:pPr>
+    <w:p w14:paraId="24F9D741" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="444"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A05BE">
+        <w:ind w:left="1199" w:right="444" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that any </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">funds </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">receive from the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterans </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administration </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">used to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pay any outstanding balance, not </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">covered by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">financial aid </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">other funding </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sources, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">owed </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pueblo </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="26"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05BE">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>College.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="004A05BE">
+    <w:p w14:paraId="1FC396A8" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
-        <w:ind w:left="180"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F" w:rsidP="008A1ED4">
-[...5 lines deleted...]
-        <w:ind w:left="187" w:right="101"/>
+    <w:p w14:paraId="565392EF" w14:textId="7CC00E28" w:rsidR="00A77874" w:rsidRPr="002A6127" w:rsidRDefault="00D74F6E" w:rsidP="00A77874">
+      <w:pPr>
+        <w:ind w:left="1199"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:t>I understand that if I am unable to pay any outstanding balance in full by the tuition due date, I am responsible for setting up a Payment Plan and signing a Promissory Note with PCC’s Cashier Office. Failure to pay any outstanding balance may prevent my future registration. Non-payment could also result in the addition of collection fees, attorney fees, interest, and other costs to my account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BBD884" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A05BE">
-[...369 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    </w:p>
+    <w:p w14:paraId="166E1CA4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="194D8D82" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F" w:rsidP="008A1ED4">
+    <w:p w14:paraId="4F3A641B" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6204"/>
           <w:tab w:val="left" w:pos="6421"/>
-          <w:tab w:val="left" w:pos="10020"/>
           <w:tab w:val="left" w:pos="10167"/>
         </w:tabs>
         <w:spacing w:before="92"/>
         <w:ind w:left="109"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Student’s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A1ED4">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00493097">
+    <w:p w14:paraId="0E1F3C46" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:sectPr w:rsidR="00493097" w:rsidRPr="002A6127">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="5F580273" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:lastRenderedPageBreak/>
         <w:t>VA Student Chapter 33 Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="4E62D862" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="198" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="135" w:right="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">GI Bill® is a registered trademark of the U.S. Department of Veterans Affairs (VA). More information about education benefits offered by VA is available at the official U.S. government website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.benefits.va.gov/gibil</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="411402F0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="37C19B23" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">requires </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">notify them </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>enrollment:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1969616A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="124"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">register </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7ACACEDC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">add </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">drop </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>your original</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="516EC655" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="21BB80D3" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">want </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">credits </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certified </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="3149DF3E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">change the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">degree </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pursuing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7A061706" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="235" w:lineRule="auto"/>
         <w:ind w:right="392"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">funds </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">designated </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“sole </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose” of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuition </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fees. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Failure </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">so </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may result </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>overpayment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>student.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="56AE48A6" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="128" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="672"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">It is your responsibility to contact Academic Advising to make certain your courses are applicable to the program you are pursuing. You may reach this office at 719-549-3013 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>veterans.pcc@pueblocc.edu</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7725F1BA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="155"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Failure to notify may result in a delay with certification to the VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="05B75C38" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="158" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="529"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:color w:val="252525"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The VA and PCC may need to contact you regarding benefits. Notify the VA and PCC when your contact information changes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="66597655" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="141"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">following </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changed:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="111D783E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2272"/>
         </w:tabs>
         <w:spacing w:line="282" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mailing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="36"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="329AA270" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2272"/>
         </w:tabs>
         <w:spacing w:line="285" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-27"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>address*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="71567A33" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="173" w:right="672" w:hanging="64"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>*Due to the privacy act, your student email will be the only form of digital communication used by PCC.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1D9AFCBA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="108"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Course and Tuition Information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="5DDE2B55" w14:textId="1974B67C" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="124" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="756"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pay </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for Online Remedial </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/I-GRAD </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>courses</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remedial </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/I-GRAD </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00892E5A" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Substitution </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Letter </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from the Department </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">degree </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC may certify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="2F314BD3" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="144" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="262"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006128D">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Zero </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">tuition </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and fees</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reported before </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>add/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>drop</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Census </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expedite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">book </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>stipend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retroactive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">start </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(beginning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">month </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">classes start). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and fees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reported after </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">add/drop </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">period </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Census. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r>
-[...156 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Aid </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loans </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D" w:rsidRPr="0006128D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006128D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>held</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">school </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>until VA</w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pays</w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> out</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tuition </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fees.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23099" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="11369F5E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="158" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="208"/>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">added </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dropped </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">processed </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">until </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">add/drop </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>period of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">every </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">semester (Census </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">date). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dropped, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">withdrawn </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stop </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attending </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">participating, and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">paid </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">school, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">debt </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">owed </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">school. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a Post </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9/11 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">student, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sent </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">overpayment letter </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAH </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">book </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stipend. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(You </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsible for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRPr="00F23099" w:rsidRDefault="0026432F" w:rsidP="00F23099">
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>debt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="67B37402" w14:textId="6AA13A9D" w:rsidR="00493097" w:rsidRPr="00D74F6E" w:rsidRDefault="0026432F" w:rsidP="00F01A59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
-        <w:spacing w:before="158" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="158" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="779"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00493097" w:rsidRPr="00D74F6E">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bill® </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">along </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Federal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistance </w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>concurrently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAFSA </w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with VA educational benefits: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FAFSA</w:t>
+      </w:r>
+      <w:r w:rsidR="0006128D" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.gov, school code 914829</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00D74F6E" w:rsidRPr="00D74F6E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:spacing w:val="-4"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>studentaid.gov/h/apply-for-aid/fafsa</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A765FD8" w14:textId="7BF75B0D" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00DD12F8" w:rsidP="00DD12F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">You </w:t>
-[...147 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+        <w:t>Scholarships</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:  General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vs. Specific to Tuition and Fees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A47C99E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0E9EAC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE9F205" w14:textId="138DB97A" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="93" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To become </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eligible </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAH, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
-      <w:r w:rsidR="0006128D">
+      <w:r w:rsidR="0006128D" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>than half</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-time </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">throughout </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">entire </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">semester. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will prorate </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAH </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">based on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A59" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">credits </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrolled </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Be aware </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scholarships </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">internship </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">programs may affect </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">payment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">benefits. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to contact </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veteran </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Office </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">either </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">these </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">situations </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apply </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="2FF672DF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="125" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reminder, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC’s </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certifies </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>St.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Louis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1CA1B2AD" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="125" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">control </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">money </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">payments </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the student or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>school.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F" w:rsidP="009441C0">
+    <w:p w14:paraId="02504C47" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="00D74F6E" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="108"/>
-        <w:ind w:left="90"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="478"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Chapter 33 students.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23E60" w:rsidRPr="00D74F6E">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>sign below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8AE076" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
-        <w:spacing w:before="125"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009441C0">
+        <w:spacing w:before="125" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">read </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and understand this</w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="009441C0" w:rsidRDefault="0026432F" w:rsidP="009441C0">
-      <w:pPr>
+    <w:p w14:paraId="33D1F034" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="126" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="117"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009441C0">
+        <w:ind w:left="1199" w:right="117" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be certified for </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">required and </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">listed on </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">educational </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">notify </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veteran’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Certifying </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Official </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">immediately of </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any changes </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unit load </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-43"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>made.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="009441C0" w:rsidRDefault="0026432F" w:rsidP="009441C0">
-      <w:pPr>
+    <w:p w14:paraId="17F8C380" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="127" w:line="237" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="672"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009441C0">
+        <w:ind w:left="1199" w:right="672" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to contact </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">status </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="009441C0" w:rsidRDefault="0026432F" w:rsidP="009441C0">
-      <w:pPr>
+    <w:p w14:paraId="3D70B95A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="130" w:line="235" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="775"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009441C0">
+        <w:ind w:left="1199" w:right="775" w:firstLine="0"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand that </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to make sure </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PCC </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">my </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>current contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009441C0">
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="009441C0" w:rsidRDefault="0026432F" w:rsidP="009441C0">
-      <w:pPr>
+    <w:p w14:paraId="7C5C62B2" w14:textId="77777777" w:rsidR="00C700B9" w:rsidRPr="002A6127" w:rsidRDefault="00C700B9" w:rsidP="00D23E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...368 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+        <w:spacing w:before="130" w:line="235" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:right="775" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5704CD4B" w14:textId="6CFBD32D" w:rsidR="00C700B9" w:rsidRPr="002A6127" w:rsidRDefault="00D74F6E" w:rsidP="00C700B9">
+      <w:pPr>
+        <w:ind w:left="1199"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74F6E">
+        <w:t>I understand that if I am unable to pay any outstanding balance in full by the tuition due date, I am responsible for setting up a Payment Plan and signing a Promissory Note with PCC’s Cashier Office. Failure to pay any outstanding balance may prevent my future registration. Non-payment could also result in the addition of collection fees, attorney fees, interest, and other costs to my account</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CC6C9D" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F" w:rsidP="008A1ED4">
+    <w:p w14:paraId="586FB97F" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7020"/>
-          <w:tab w:val="left" w:pos="7110"/>
+          <w:tab w:val="left" w:pos="7382"/>
           <w:tab w:val="left" w:pos="10167"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="240"/>
-        <w:ind w:left="115"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="109"/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="21844149">
+          <v:line id="_x0000_s2050" style="position:absolute;left:0;text-align:left;z-index:-251658752;mso-position-horizontal-relative:page" from="165.4pt,9.1pt" to="412.15pt,9.1pt" strokeweight=".8pt">
+            <w10:wrap anchorx="page"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Student’s</w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C1DA5" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    </w:p>
+    <w:p w14:paraId="247A1AFC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="109"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">If initially applying for VA Educational Benefits, please be sure to capture the confirmation number after you electronically submit your VONAPP to the VA. This will be helpful when following up with the VA regarding questions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their receipt of VS-Form 22-1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B69F96E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="2B92E088" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Colorado Opportunity Fund (COF)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="3CBC86B7" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="153" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="828"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">The Colorado Opportunity Fund (COF) provides a tuition stipend for eligible students. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> receive the stipend, students must create a COF account and authorize the use of it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2788F4FF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="4C2B9E4C" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="424"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">By signing below, you allow Pueblo Community College to create a COF account and authorize it on your behalf, if eligible. By not signing, you will need to complete the COF process independently </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> receive the reduced tuition rate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4064A446" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRPr="008A1ED4" w:rsidRDefault="0026432F" w:rsidP="008A1ED4">
-[...5 lines deleted...]
-        <w:ind w:left="115"/>
+    <w:p w14:paraId="6FFEE306" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
+      <w:pPr>
+        <w:ind w:left="109"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">Printed Name: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRPr="008A1ED4" w:rsidRDefault="0026432F">
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205855F7" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E6B713" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7128"/>
           <w:tab w:val="left" w:pos="10163"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="109"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Student’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:w w:val="101"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:sectPr w:rsidR="00493097">
+    </w:p>
+    <w:p w14:paraId="690A45A4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
+      <w:pPr>
+        <w:sectPr w:rsidR="00493097" w:rsidRPr="002A6127">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="4A1E9A97" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="18"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:lastRenderedPageBreak/>
         <w:t>Veteran Information Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="131D6FEB" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="236" w:line="230" w:lineRule="auto"/>
         <w:ind w:left="135" w:right="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">GI Bill® is a registered trademark of the U.S. Department of Veterans Affairs (VA). More information about education benefits offered by VA is available at the official U.S. government website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.benefits.va.gov/gibil</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="6B5B54C6" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="29D017EF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="1" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="478"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>To Assist the VA in paying you correctly, you must notify your school’s Veteran Certifying Official when there is any change in your enrollment:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="2F32E3CC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="4E59D6E2" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">register </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>classes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="67958AC5" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">add </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">drop </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">classes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>your original</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="6EF98C44" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="11" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="768711B3" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">want </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">credits </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certified </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="36BEE9C1" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desk </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">degree </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pursuing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00493097">
+    <w:p w14:paraId="551A4FFA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="6D7B12DE" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="830"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Generally</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> the VA cannot pay for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258FC1D1" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="125"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="36"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>attend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="170B2973" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="26"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>withdrew</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="2241CEEF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>degree</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="51AC7C77" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="156" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="478" w:right="267"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>You are responsible for ALL debts resulting from reductions or termination of your enrollment even if the payment was submitted directly to the school on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="612FD2AC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="175" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="478"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">If you have questions about </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>the late</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve"> payment, changing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>an address</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>, or changing direct deposit information, contact the VA via:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B1EA7A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="156" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="104"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">internet: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">GI </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">Bill® </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">click </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Question </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Answers” </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">left </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">side </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">screen. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">can send a message </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">using “Ask </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Question”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="7E7D0390" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">calling toll </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">free at </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1-888-GI-BILL®-1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(1-888-442-4551).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="1CFEA2D4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="443"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Postal </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">Mail- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">Dept. of Veteran </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Affairs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">St </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Lois </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">Regional Office </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">● </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">P.O. Box </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">66830 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">● </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">St </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Louis, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>MO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>63166-6830</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+    <w:p w14:paraId="6FB95EA1" w14:textId="158C6DC0" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="157" w:line="244" w:lineRule="auto"/>
         <w:ind w:left="478" w:right="529"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">new </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">applications: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mail </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">address </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">above </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it on </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">line  </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GI </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bill® </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">website </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">using </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VONAPP </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">copy </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for PCC’s Certifying Official before </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="00493097" w:rsidRDefault="0026432F">
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidR="002C510E" w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3245A6F5" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="149"/>
         <w:ind w:left="830"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Pueblo Community College Contact Information Certifying Officials:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="3522E06B" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="142" w:after="120" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="835" w:right="216"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>After you are enrolled in classes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="1608336D" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1890" w:right="220" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">Verify your classes fit on your Degree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Check;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="53A9AC2C" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1890" w:right="220" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+      <w:r w:rsidRPr="002A6127">
+        <w:t xml:space="preserve">Authorize your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>COF;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F3EEA14" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1886" w:right="220" w:hanging="360"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Submit Military Benefit Tab.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A1ED4" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="1BA6CFCB" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Laura D. Lucero, Admission Coordinator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="697E6002" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Student Center, Room 265</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="30360E96" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>900 West Orman Avenue Pueblo, CO 81004</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="24DA4C83" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Telephone: (719) 549-3014</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB61F1" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="65B60405" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Fax: (719)549-3290</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493097" w:rsidRDefault="00DB61F1" w:rsidP="00DB61F1">
+    <w:p w14:paraId="12C52A22" w14:textId="77777777" w:rsidR="002C510E" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A6127">
         <w:t>Work-study Desk: (719) 549-3013</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8A0F92" w14:textId="1F198D12" w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="002C510E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="830"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00493097">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F04037" w:rsidRDefault="00F04037">
+    <w:p w14:paraId="279D398F" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F04037" w:rsidRDefault="00F04037">
+    <w:p w14:paraId="4181A520" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:sdtPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63637074" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...71 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F23099">
-[...4 lines deleted...]
-      <w:t>7/15/21</w:t>
+    <w:r>
+      <w:pict w14:anchorId="454432D6">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:53.45pt;margin-top:763.75pt;width:27.25pt;height:10.95pt;z-index:-15826432;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="37D4B849" w14:textId="37E80DB6" w:rsidR="00493097" w:rsidRDefault="00D74F6E">
+                <w:pPr>
+                  <w:spacing w:before="14"/>
+                  <w:ind w:left="20"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>2/2026</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidRPr="00F23099">
-[...4 lines deleted...]
-      <w:tab/>
+    <w:r>
+      <w:pict w14:anchorId="645F2384">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:268.15pt;margin-top:763.75pt;width:46.3pt;height:10.95pt;z-index:-15825920;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="24E231BC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                <w:pPr>
+                  <w:spacing w:before="14"/>
+                  <w:ind w:left="20"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Page </w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00D23E60">
+                  <w:rPr>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">of </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidRPr="00F23099">
-[...5 lines deleted...]
-      <w:t>ARR-14</w:t>
+    <w:r>
+      <w:pict w14:anchorId="30E26EBF">
+        <v:shape id="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:529.3pt;margin-top:763.75pt;width:30.85pt;height:10.95pt;z-index:-15825408;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="0E026CAC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                <w:pPr>
+                  <w:spacing w:before="14"/>
+                  <w:ind w:left="20"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>ARR-14</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F04037" w:rsidRDefault="00F04037">
+    <w:p w14:paraId="434997A1" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F04037" w:rsidRDefault="00F04037">
+    <w:p w14:paraId="4717A6FD" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00493097" w:rsidRDefault="00F23099" w:rsidP="00F23099">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B328AB" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...8 lines deleted...]
-          </wp:docPr>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487489024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CDFD4EB" wp14:editId="11F81A4F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>685800</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>457200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1099820" cy="386079"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="image1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="pcc logo.png"/>
+                  <pic:cNvPr id="2" name="image1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1359134" cy="478214"/>
+                    <a:ext cx="1099820" cy="386079"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...45 lines deleted...]
-      <w:t>Phone: 719-549-3013</w:t>
+    <w:r w:rsidR="00000000">
+      <w:pict w14:anchorId="7616017E">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:53.45pt;margin-top:64.65pt;width:145.85pt;height:29.4pt;z-index:-15826944;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="79BF6F86" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                <w:pPr>
+                  <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+                  <w:ind w:left="20" w:right="13"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Student Services/Admissions &amp; Records Student Center, Room #253</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4026553A" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                <w:pPr>
+                  <w:spacing w:line="170" w:lineRule="exact"/>
+                  <w:ind w:left="20"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Phone: 719-549-3013</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="128A6C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55144AAA"/>
     <w:lvl w:ilvl="0" w:tplc="A2FA023E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="612"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1910" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8964,62 +8467,63 @@
         <w:ind w:left="5510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6950" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AB8391F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40822CE2"/>
-    <w:lvl w:ilvl="0" w:tplc="25CEC842">
+    <w:tmpl w:val="116E1A26"/>
+    <w:lvl w:ilvl="0" w:tplc="944A784E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="353"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
         <w:spacing w:val="-6"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2B166FD4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A38A96C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9088,136 +8592,50 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6862" w:hanging="352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D074B1DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8008" w:hanging="352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="525D10BE"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DFC3BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B6C8F3A"/>
     <w:lvl w:ilvl="0" w:tplc="2DA8EDA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1551" w:hanging="353"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="904A0C3A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2272" w:hanging="352"/>
       </w:pPr>
@@ -9292,51 +8710,51 @@
     <w:lvl w:ilvl="7" w:tplc="A1E09620">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7626" w:hanging="352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EEC6DAA4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8517" w:hanging="352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763051C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A87C1CD0"/>
     <w:lvl w:ilvl="0" w:tplc="D0C8FD84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="353"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-6"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="54640B6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
@@ -9420,160 +8838,185 @@
     <w:lvl w:ilvl="7" w:tplc="3AE0F982">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6708" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B1B64788">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7905" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="1909342306">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="475605418">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="3" w16cid:durableId="1848250969">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="4" w16cid:durableId="1974752202">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dBHUgUH9uGXymyNPciS6nYPnGrnVxlYQ5wGwEKAkqOlIk2ekhpEEumsT6BX9lqH3/VaLt5Krwh+nPKQnLAVfbg==" w:salt="gjRGgsav1U3/8GImnqpnNA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00493097"/>
     <w:rsid w:val="0006128D"/>
+    <w:rsid w:val="000B1635"/>
+    <w:rsid w:val="001B5DB4"/>
+    <w:rsid w:val="00211065"/>
     <w:rsid w:val="0026432F"/>
-    <w:rsid w:val="002E4AF2"/>
+    <w:rsid w:val="002A6127"/>
+    <w:rsid w:val="002C510E"/>
+    <w:rsid w:val="0032298F"/>
+    <w:rsid w:val="003C0C6E"/>
+    <w:rsid w:val="003F7F88"/>
     <w:rsid w:val="00493097"/>
-    <w:rsid w:val="004A05BE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009441C0"/>
+    <w:rsid w:val="004C0784"/>
+    <w:rsid w:val="00513C8C"/>
+    <w:rsid w:val="005C7C59"/>
+    <w:rsid w:val="0060487E"/>
+    <w:rsid w:val="006D3B60"/>
+    <w:rsid w:val="00712DCA"/>
+    <w:rsid w:val="007473AA"/>
+    <w:rsid w:val="00892E5A"/>
+    <w:rsid w:val="009C0F04"/>
+    <w:rsid w:val="009C4B00"/>
+    <w:rsid w:val="00A77874"/>
+    <w:rsid w:val="00B80D27"/>
     <w:rsid w:val="00BF5BF8"/>
-    <w:rsid w:val="00DB61F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD14F9"/>
+    <w:rsid w:val="00C00D42"/>
+    <w:rsid w:val="00C3419E"/>
+    <w:rsid w:val="00C700B9"/>
+    <w:rsid w:val="00C94DAA"/>
+    <w:rsid w:val="00D23E60"/>
+    <w:rsid w:val="00D644AB"/>
+    <w:rsid w:val="00D74F6E"/>
+    <w:rsid w:val="00DD12F8"/>
+    <w:rsid w:val="00E70EFB"/>
+    <w:rsid w:val="00EB4B83"/>
+    <w:rsid w:val="00EC00B5"/>
+    <w:rsid w:val="00EC0E65"/>
+    <w:rsid w:val="00F01A59"/>
+    <w:rsid w:val="00F43B8F"/>
+    <w:rsid w:val="00F85BA1"/>
+    <w:rsid w:val="00F85DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6FA55116"/>
+  <w14:docId w14:val="03F572F5"/>
   <w15:docId w15:val="{593EF137-315B-421D-8760-5C0B8C173F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9905,213 +9348,255 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="2"/>
       <w:ind w:left="108" w:right="108"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="109"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="291" w:lineRule="exact"/>
       <w:ind w:left="1551" w:hanging="353"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD14F9"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="002C510E"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="002C510E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD14F9"/>
+    <w:rsid w:val="00D74F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD14F9"/>
+    <w:rsid w:val="00D74F6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD14F9"/>
+    <w:rsid w:val="00D74F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD14F9"/>
+    <w:rsid w:val="00D74F6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D74F6E"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D74F6E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10362,79 +9847,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1574</Words>
-  <Characters>8975</Characters>
+  <Words>1782</Words>
+  <Characters>9020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10528</CharactersWithSpaces>
+  <CharactersWithSpaces>10686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jimenez, Julie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-03-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-03-05T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>