--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6DF2D8F1" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -73,59 +77,51 @@
         </w:r>
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A648DE1" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA3E21A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">The Veterans Administration (VA) requires that you notify them </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> any change in your enrollment:</w:t>
+        <w:t>The Veterans Administration (VA) requires that you notify them for any change in your enrollment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7025F8E7" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1551"/>
           <w:tab w:val="left" w:pos="1552"/>
         </w:tabs>
         <w:spacing w:before="125"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
@@ -1012,58 +1008,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>not pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Online Remedial /I-GRAD courses. Remedial /I-GRAD courses are courses that are under the 1000 level. A </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Substitution Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the Department Chair must be submitted to the VA desk for any courses outside your degree plan before PCC may certify enrollment to the VA.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> from the Department Chair must be submitted to the VA desk for any courses outside your degree plan before PCC may certify enrollment to the VA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF7D797" w14:textId="4F29919E" w:rsidR="00493097" w:rsidRPr="00D74F6E" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="233" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="827"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
@@ -1402,52 +1391,56 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">payments </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the student or to the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F76F8BF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00493097" w:rsidRPr="002A6127">
-          <w:headerReference w:type="default" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6231774C" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBA9C7E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
@@ -2322,51 +2315,51 @@
     <w:p w14:paraId="5F580273" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:lastRenderedPageBreak/>
         <w:t>VA Student Chapter 33 Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E62D862" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="198" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="135" w:right="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">GI Bill® is a registered trademark of the U.S. Department of Veterans Affairs (VA). More information about education benefits offered by VA is available at the official U.S. government website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.benefits.va.gov/gibil</w:t>
         </w:r>
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="411402F0" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2380,59 +2373,51 @@
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">requires </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">notify them </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">notify them for </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">change </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="44"/>
@@ -2655,65 +2640,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="24"/>
@@ -3073,121 +3049,97 @@
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">so </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may result </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overpayment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AE48A6" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="128" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="672"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">It is your responsibility to contact Academic Advising to make certain your courses are applicable to the program you are pursuing. You may reach this office at 719-549-3013 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>veterans.pcc@pueblocc.edu</w:t>
         </w:r>
         <w:r w:rsidRPr="002A6127">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7725F1BA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="155"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Failure to notify may result in a delay with certification to the VA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B75C38" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="158" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="529"/>
@@ -3808,67 +3760,51 @@
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reported before </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>add/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">add/drop </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Census </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">period </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4464,303 +4400,269 @@
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">paid </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">school, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will responsible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Post </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overpayment letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">book </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stipend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...235 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>debt).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67B37402" w14:textId="6AA13A9D" w:rsidR="00493097" w:rsidRPr="00D74F6E" w:rsidRDefault="0026432F" w:rsidP="00F01A59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
         </w:tabs>
         <w:spacing w:before="158" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="779"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00493097" w:rsidRPr="00D74F6E">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74F6E">
@@ -4931,98 +4833,84 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.gov, school code 914829</w:t>
       </w:r>
       <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00D74F6E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00D74F6E" w:rsidRPr="00D74F6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>studentaid.gov/h/apply-for-aid/fafsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F01A59" w:rsidRPr="00D74F6E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A765FD8" w14:textId="7BF75B0D" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00DD12F8" w:rsidP="00DD12F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Scholarships</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vs. Specific to Tuition and Fees</w:t>
+        <w:t>Scholarships:  General vs. Specific to Tuition and Fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A47C99E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0E9EAC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE9F205" w14:textId="138DB97A" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -6227,66 +6115,134 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5704CD4B" w14:textId="6CFBD32D" w:rsidR="00C700B9" w:rsidRPr="002A6127" w:rsidRDefault="00D74F6E" w:rsidP="00C700B9">
       <w:pPr>
         <w:ind w:left="1199"/>
       </w:pPr>
       <w:r w:rsidRPr="00D74F6E">
         <w:t>I understand that if I am unable to pay any outstanding balance in full by the tuition due date, I am responsible for setting up a Payment Plan and signing a Promissory Note with PCC’s Cashier Office. Failure to pay any outstanding balance may prevent my future registration. Non-payment could also result in the addition of collection fees, attorney fees, interest, and other costs to my account</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CC6C9D" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586FB97F" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00000000">
+    <w:p w14:paraId="586FB97F" w14:textId="5317563E" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="000129E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7382"/>
           <w:tab w:val="left" w:pos="10167"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="109"/>
       </w:pPr>
       <w:r>
-        <w:pict w14:anchorId="21844149">
-[...3 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21844149" wp14:editId="31318064">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2100580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>115570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="742467296" name="Line 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="10160">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="789192DB" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="165.4pt,9.1pt" to="412.15pt,9.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQjWBIsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ITrBuMOD2k6y7d&#10;FqDdBzCSbAuVRUFUYufvJ6lJWmy3oT4IpEg+PT7S69t5tOyoAxl0La8XFWfaSVTG9S3//XT/6Stn&#10;FMEpsOh0y0+a+O3m44f15Bu9xAGt0oElEEfN5Fs+xOgbIUgOegRaoNcuBTsMI8Tkhl6oAFNCH61Y&#10;VtWNmDAoH1BqonR79xLkm4LfdVrGX11HOjLb8sQtljOUc59PsVlD0wfwg5FnGvAfLEYwLj16hbqD&#10;COwQzD9Qo5EBCbu4kDgK7DojdekhdVNXf3XzOIDXpZckDvmrTPR+sPLncet2IVOXs3v0DyifiTnc&#10;DuB6XQg8nXwaXJ2lEpOn5lqSHfK7wPbTD1QpBw4RiwpzF8YMmfpjcxH7dBVbz5HJdLmqV6svy8+c&#10;yUtMQHMp9IHid40jy0bLrXFZB2jg+EAxE4HmkpKvHd4ba8ssrWNTYlvVN1WpILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0XepgU8OFXQBg3q29mOYOyLnV637qxGFiBvGzV7VKdduKiU5lVonncrL8Rbv1S//gGb&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAHCp3H/cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoUwfRKI1TIaReQBxI+QA3XhKr8TrEbhP+nkUc4Dg7o5m31W7xg7jgFF0gDetV&#10;BgKpDdZRp+H9sL8rQMRkyJohEGr4wgi7+vqqMqUNM73hpUmd4BKKpdHQpzSWUsa2R2/iKoxI7H2E&#10;yZvEcuqknczM5X6QKssepDeOeKE3Iz712J6as9fw4ueN+1zHsMzPrd28Kqf2h0br25vlcQsi4ZL+&#10;wvCDz+hQM9MxnMlGMWjI84zRExuFAsGBQt3nII6/B1lX8v8H9TcAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkI1gSLABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAcKncf9wAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight=".8pt">
+                <w10:wrap anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Student’s</w:t>
       </w:r>
       <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidR="0026432F" w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6314,126 +6270,96 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="512C1DA5" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="247A1AFC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="109"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">If initially applying for VA Educational Benefits, please be sure to capture the confirmation number after you electronically submit your VONAPP to the VA. This will be helpful when following up with the VA regarding questions </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> their receipt of VS-Form 22-1990.</w:t>
+        <w:t>If initially applying for VA Educational Benefits, please be sure to capture the confirmation number after you electronically submit your VONAPP to the VA. This will be helpful when following up with the VA regarding questions of their receipt of VS-Form 22-1990.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B69F96E" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B92E088" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Colorado Opportunity Fund (COF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBC86B7" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="153" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="828"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">The Colorado Opportunity Fund (COF) provides a tuition stipend for eligible students. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> receive the stipend, students must create a COF account and authorize the use of it.</w:t>
+        <w:t>The Colorado Opportunity Fund (COF) provides a tuition stipend for eligible students. In order to receive the stipend, students must create a COF account and authorize the use of it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2788F4FF" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2B9E4C" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">By signing below, you allow Pueblo Community College to create a COF account and authorize it on your behalf, if eligible. By not signing, you will need to complete the COF process independently </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> receive the reduced tuition rate:</w:t>
+        <w:t>By signing below, you allow Pueblo Community College to create a COF account and authorize it on your behalf, if eligible. By not signing, you will need to complete the COF process independently in order to receive the reduced tuition rate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4064A446" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFEE306" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:ind w:left="109"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t xml:space="preserve">Printed Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
@@ -6443,74 +6369,66 @@
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E6B713" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7128"/>
           <w:tab w:val="left" w:pos="10163"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="109"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
-        <w:t>Signature</w:t>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A6127">
-        <w:t>Date</w:t>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:w w:val="101"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="690A45A4" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:sectPr w:rsidR="00493097" w:rsidRPr="002A6127">
           <w:pgSz w:w="12240" w:h="15840"/>
@@ -6522,51 +6440,51 @@
     <w:p w14:paraId="4A1E9A97" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="18"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:lastRenderedPageBreak/>
         <w:t>Veteran Information Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131D6FEB" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:spacing w:before="236" w:line="230" w:lineRule="auto"/>
         <w:ind w:left="135" w:right="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">GI Bill® is a registered trademark of the U.S. Department of Veterans Affairs (VA). More information about education benefits offered by VA is available at the official U.S. government website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.benefits.va.gov/gibil</w:t>
         </w:r>
         <w:r w:rsidRPr="002A6127">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B5B54C6" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6801,65 +6719,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notify </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002A6127">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enrollment </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="24"/>
@@ -7082,57 +6991,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pursuing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551A4FFA" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="00493097">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7B12DE" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="830"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> the VA cannot pay for:</w:t>
+      <w:r w:rsidRPr="002A6127">
+        <w:t>Generally the VA cannot pay for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258FC1D1" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="125"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
@@ -7287,67 +7191,51 @@
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AC7C77" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="156" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="478" w:right="267"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>You are responsible for ALL debts resulting from reductions or termination of your enrollment even if the payment was submitted directly to the school on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612FD2AC" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="175" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="478"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">If you have questions about </w:t>
-[...15 lines deleted...]
-        <w:t>, or changing direct deposit information, contact the VA via:</w:t>
+        <w:t>If you have questions about the late payment, changing an address, or changing direct deposit information, contact the VA via:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B1EA7A" w14:textId="77777777" w:rsidR="00493097" w:rsidRPr="002A6127" w:rsidRDefault="0026432F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1919"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="156" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="104"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
@@ -7735,72 +7623,63 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">above </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it on </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">line  </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>at</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">at the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GI </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bill® </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">website </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6127">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -7921,76 +7800,66 @@
       <w:r w:rsidRPr="002A6127">
         <w:t>Pueblo Community College Contact Information Certifying Officials:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3522E06B" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="142" w:after="120" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="835" w:right="216"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>After you are enrolled in classes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1608336D" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1890" w:right="220" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">Verify your classes fit on your Degree </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Verify your classes fit on your Degree Check;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53A9AC2C" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1890" w:right="220" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
-        <w:t xml:space="preserve">Authorize your </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Authorize your COF;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F3EEA14" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1886" w:right="220" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Submit Military Benefit Tab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA6CFCB" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Laura D. Lucero, Admission Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697E6002" w14:textId="77777777" w:rsidR="002C510E" w:rsidRPr="002A6127" w:rsidRDefault="002C510E" w:rsidP="002C510E">
@@ -8035,58 +7904,58 @@
         <w:ind w:left="835" w:right="220"/>
       </w:pPr>
       <w:r w:rsidRPr="002A6127">
         <w:t>Work-study Desk: (719) 549-3013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8A0F92" w14:textId="1F198D12" w:rsidR="00493097" w:rsidRDefault="00493097" w:rsidP="002C510E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="149"/>
         <w:ind w:left="830"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00493097">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1840" w:right="960" w:bottom="540" w:left="980" w:header="720" w:footer="345" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="279D398F" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
+    <w:p w14:paraId="257C0C95" w14:textId="77777777" w:rsidR="00405C05" w:rsidRDefault="00405C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4181A520" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
+    <w:p w14:paraId="21BB9C63" w14:textId="77777777" w:rsidR="00405C05" w:rsidRDefault="00405C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -8108,311 +7977,825 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63637074" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5516BBFB" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63637074" w14:textId="5D960CA8" w:rsidR="00493097" w:rsidRDefault="000129E6">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="454432D6">
-[...26 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487490048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="454432D6" wp14:editId="6FBDC0B0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>678815</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9699625</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="346075" cy="139065"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1266435652" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="346075" cy="139065"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37D4B849" w14:textId="37E80DB6" w:rsidR="00493097" w:rsidRDefault="00D74F6E">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2/2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="454432D6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:53.45pt;margin-top:763.75pt;width:27.25pt;height:10.95pt;z-index:-15826432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR4VFT2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8m2dIFos1VpVYRU&#10;LlLhAxzH2VgkHjPj3WT5esZOsuXyhnixxmP7zDlnxtvrse/E0SBZcKVcr3IpjNNQW7cv5dcv9y9e&#10;S0FBuVp14EwpT4bk9e75s+3gC3MBLXS1QcEgjorBl7INwRdZRro1vaIVeOP4sAHsVeAt7rMa1cDo&#10;fZdd5PkmGwBrj6ANEWfvpkO5S/hNY3T41DRkguhKydxCWjGtVVyz3VYVe1S+tXqmof6BRa+s46Jn&#10;qDsVlDig/QuqtxqBoAkrDX0GTWO1SRpYzTr/Q81jq7xJWtgc8meb6P/B6o/HR/8ZRRjfwsgNTCLI&#10;P4D+RsLBbavc3twgwtAaVXPhdbQsGzwV89NoNRUUQarhA9TcZHUIkIDGBvvoCusUjM4NOJ1NN2MQ&#10;mpOXLzf5qyspNB+tL9/km6tUQRXLY48U3hnoRQxKidzTBK6ODxQiGVUsV2ItB/e261JfO/dbgi/G&#10;TCIf+U7Mw1iNwtazsqilgvrEahCmaeHp5qAF/CHFwJNSSvp+UGik6N47diSO1RLgElRLoJzmp6UM&#10;UkzhbZjG7+DR7ltGnjx3cMOuNTYpemIx0+XuJ6HzpMbx+nWfbj39p91PAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAd+t0meEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnVRpI&#10;GqeqEJyQEGk4cHRiN7Ear0PstuHv2ZzobWd3NPsm3022Zxc9euNQwGoZAdPYOGWwFfBVvT0+A/NB&#10;opK9Qy3gV3vYFfd3ucyUu2KpL4fQMgpBn0kBXQhDxrlvOm2lX7pBI92ObrQykBxbrkZ5pXDb83UU&#10;JdxKg/Shk4N+6XRzOpytgP03lq/m56P+LI+lqao0wvfkJMTDYtpvgQU9hX8zzPiEDgUx1e6MyrOe&#10;dJSkZKVhs37aAJstySoGVs+rOI2BFzm/bVH8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFHhUVPZAQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHfrdJnhAAAADQEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="37D4B849" w14:textId="37E80DB6" w:rsidR="00493097" w:rsidRDefault="00D74F6E">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2/2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:pict w14:anchorId="645F2384">
-[...67 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487490560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="645F2384" wp14:editId="4B524451">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3405505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9699625</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="588010" cy="139065"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="74534621" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="588010" cy="139065"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24E231BC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Page </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D23E60">
+                            <w:rPr>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">of </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="645F2384" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:268.15pt;margin-top:763.75pt;width:46.3pt;height:10.95pt;z-index:-15825920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnWcFF2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0CIz4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+kub8NeBIqSDs85pHY309CLoyZv0JZyvcql0FZhbWxbyq9fHl5t&#10;pfABbA09Wl3Kk/byZv/yxW50hd5gh32tSTCI9cXoStmF4Ios86rTA/gVOm35sEEaIPCW2qwmGBl9&#10;6LNNnl9nI1LtCJX2nrP386HcJ/ym0Sp8ahqvg+hLydxCWimtVVyz/Q6KlsB1Rp1pwD+wGMBYLnqB&#10;uocA4kDmL6jBKEKPTVgpHDJsGqN00sBq1vkfap46cDppYXO8u9jk/x+s+nh8cp9JhOktTtzAJMK7&#10;R1TfvLB414Ft9S0Rjp2Gmguvo2XZ6Hxxfhqt9oWPINX4AWtuMhwCJqCpoSG6wjoFo3MDThfT9RSE&#10;4uTVdsvKpVB8tH79Jr++ShWgWB478uGdxkHEoJTEPU3gcHz0IZKBYrkSa1l8MH2f+trb3xJ8MWYS&#10;+ch3Zh6mahKmLuUm1o1aKqxPrIZwnhaebg46pB9SjDwppfTfD0Baiv69ZUfiWC0BLUG1BGAVPy1l&#10;kGIO78I8fgdHpu0Yefbc4i271pik6JnFmS53Pwk9T2ocr1/36dbzf9r/BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAfY57AOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiylW8ta&#10;mk4TghMSWlcOHNPGa6M1Tmmyrbw92QmO9v/p9+diM5uBnXFy2pKAx0UEDKm1SlMn4LN+e1gDc16S&#10;koMlFPCDDjbl7U0hc2UvVOF57zsWSsjlUkDv/Zhz7toejXQLOyKF7GAnI30Yp46rSV5CuRl4HEUp&#10;N1JTuNDLEV96bI/7kxGw/aLqVX9/NLvqUOm6ziJ6T49C3N/N22dgHmf/B8NVP6hDGZwaeyLl2CAg&#10;WabLgIYgiZ8SYAFJ43UGrLmuVtkKeFnw/1+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCnWcFF2QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB9jnsA4gAAAA0BAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="24E231BC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Page </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D23E60">
+                      <w:rPr>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">of </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:pict w14:anchorId="30E26EBF">
-[...22 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487491072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E26EBF" wp14:editId="52520167">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6722110</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9699625</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="391795" cy="139065"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="280775486" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="391795" cy="139065"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E026CAC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>ARR-14</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="30E26EBF" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:529.3pt;margin-top:763.75pt;width:30.85pt;height:10.95pt;z-index:-15825408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZT74w2gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhu0W4x4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+kub8NeBIqSDs85pLY309CLgyZv0JYyX62l0FZhbWxbyq9fHl69&#10;kcIHsDX0aHUpj9rLm93LF9vRFfoCO+xrTYJBrC9GV8ouBFdkmVedHsCv0GnLhw3SAIG31GY1wcjo&#10;Q59drNfX2YhUO0Klvefs/Xwodwm/abQKn5rG6yD6UjK3kFZKaxXXbLeFoiVwnVEnGvAPLAYwloue&#10;oe4hgNiT+QtqMIrQYxNWCocMm8YonTSwmnz9h5qnDpxOWtgc7842+f8Hqz4entxnEmF6ixM3MInw&#10;7hHVNy8s3nVgW31LhGOnoebCebQsG50vTk+j1b7wEaQaP2DNTYZ9wAQ0NTREV1inYHRuwPFsup6C&#10;UJy83OSvN1dSKD7KLzfr66tUAYrlsSMf3mkcRAxKSdzTBA6HRx8iGSiWK7GWxQfT96mvvf0twRdj&#10;JpGPfGfmYaomYWomEutGLRXWR1ZDOE8LTzcHHdIPKUaelFL673sgLUX/3rIjcayWgJagWgKwip+W&#10;Mkgxh3dhHr+9I9N2jDx7bvGWXWtMUvTM4kSXu5+EniY1jtev+3Tr+T/tfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGcgmKXjAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3dCE&#10;NsSpKgQnJNQ0HDg6yTaxGq9D7Lbh73FOcNvZHc2+ybaT6dkFR6ctSVguBDCk2jaaWgmf5dvDGpjz&#10;ihrVW0IJP+hgm9/eZCpt7JUKvBx8y0IIuVRJ6LwfUs5d3aFRbmEHpHA72tEoH+TY8mZU1xBueh4J&#10;kXCjNIUPnRrwpcP6dDgbCbsvKl7190e1L46FLsuNoPfkJOX93bR7BuZx8n9mmPEDOuSBqbJnahzr&#10;gxbxOgneMMXRUwxs9iwj8QismnerzQp4nvH/PfJfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFlPvjDaAQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGcgmKXjAAAADwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E026CAC" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>ARR-14</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46F283A2" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="434997A1" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
+    <w:p w14:paraId="79452365" w14:textId="77777777" w:rsidR="00405C05" w:rsidRDefault="00405C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4717A6FD" w14:textId="77777777" w:rsidR="00B80D27" w:rsidRDefault="00B80D27">
+    <w:p w14:paraId="00C9958F" w14:textId="77777777" w:rsidR="00405C05" w:rsidRDefault="00405C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02B328AB" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+  <w:p w14:paraId="53FE3BAA" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B328AB" w14:textId="3C2F0A07" w:rsidR="00493097" w:rsidRDefault="000129E6">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487489536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7616017E" wp14:editId="2D449C5B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>678815</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>821055</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2774315" cy="373380"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="199463189" name="Text Box 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2774315" cy="373380"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="081C3AB1" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+                          <w:pPr>
+                            <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+                            <w:ind w:left="20" w:right="13"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000129E6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Student Services/Office of the Registrar and Records</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="79BF6F86" w14:textId="7CF96ECA" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                          <w:pPr>
+                            <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+                            <w:ind w:left="20" w:right="13"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Student Center, Room #253</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4026553A" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                          <w:pPr>
+                            <w:spacing w:line="170" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Phone: 719-549-3013</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7616017E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:53.45pt;margin-top:64.65pt;width:218.45pt;height:29.4pt;z-index:-15826944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk/pIN1wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/QCdBU1XS27WoS0&#10;sEgLH+A4TmKReMyM26R8PWOn6XJ5Q7xY4/H4+Jwz49312HfiaJAsuEKuFkspjNNQWdcU8uuX+1dX&#10;UlBQrlIdOFPIkyF5vX/5Yjf43Kyhha4yKBjEUT74QrYh+DzLSLemV7QAbxwf1oC9CrzFJqtQDYze&#10;d9l6uXybDYCVR9CGiLN306HcJ/y6Njo81jWZILpCMreQVkxrGddsv1N5g8q3Vp9pqH9g0Svr+NEL&#10;1J0KShzQ/gXVW41AUIeFhj6DurbaJA2sZrX8Q81Tq7xJWtgc8heb6P/B6k/HJ/8ZRRjfwcgNTCLI&#10;P4D+RsLBbatcY24QYWiNqvjhVbQsGzzl56vRasopgpTDR6i4yeoQIAGNNfbRFdYpGJ0bcLqYbsYg&#10;NCfX2+3rzeqNFJrPNtvN5ip1JVP5fNsjhfcGehGDQiI3NaGr4wOFyEblc0l8zMG97brU2M79luDC&#10;mEnsI+GJehjLkaujihKqE+tAmOaE55qDFvCHFAPPSCHp+0GhkaL74NiLOFBzgHNQzoFymq8WMkgx&#10;hbdhGryDR9u0jDy57eCG/aptkvLM4syT+54Unmc0Dtav+1T1/JP2PwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIVr+Y3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRuy1ESRqn&#10;qhCckBBpOHB0YjexGq9D7Lbh71lOcNvZHc2+KXazG9jFTMF6lLBaCmAGW68tdhI+6pf7FFiICrUa&#10;PBoJ3ybArry9KVSu/RUrcznEjlEIhlxJ6GMcc85D2xunwtKPBul29JNTkeTUcT2pK4W7ga+FSLhT&#10;FulDr0bz1Jv2dDg7CftPrJ7t11vzXh0rW9eZwNfkJOXdYt5vgUUzxz8z/OITOpTE1Pgz6sAG0iLJ&#10;yErDOtsAI8fjw4bKNLRJ0xXwsuD/O5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKT+&#10;kg3XAQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIVr+Y3gAAAACwEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="081C3AB1" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+                    <w:pPr>
+                      <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+                      <w:ind w:left="20" w:right="13"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000129E6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Student Services/Office of the Registrar and Records</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="79BF6F86" w14:textId="7CF96ECA" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                    <w:pPr>
+                      <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+                      <w:ind w:left="20" w:right="13"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Student Center, Room #253</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4026553A" w14:textId="77777777" w:rsidR="00493097" w:rsidRDefault="0026432F">
+                    <w:pPr>
+                      <w:spacing w:line="170" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Phone: 719-549-3013</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0026432F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487489024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CDFD4EB" wp14:editId="11F81A4F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>685800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1099820" cy="386079"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="image1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="image1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1099820" cy="386079"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
-[...43 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="159E89BC" w14:textId="77777777" w:rsidR="000129E6" w:rsidRDefault="000129E6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="128A6C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55144AAA"/>
     <w:lvl w:ilvl="0" w:tplc="A2FA023E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="612"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8856,136 +9239,138 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909342306">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="475605418">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1848250969">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1974752202">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dBHUgUH9uGXymyNPciS6nYPnGrnVxlYQ5wGwEKAkqOlIk2ekhpEEumsT6BX9lqH3/VaLt5Krwh+nPKQnLAVfbg==" w:salt="gjRGgsav1U3/8GImnqpnNA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eNzlp+FFYg11ob6EWKRXneYLJjlCeyelmlD0xkqbQTyckj4STMcOl5wi8E1LYZMqLEloCEAKNM+c5OKbrT5ZKw==" w:salt="k3qAll56wXMSouxpznA5cA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00493097"/>
+    <w:rsid w:val="000129E6"/>
+    <w:rsid w:val="00026F6A"/>
     <w:rsid w:val="0006128D"/>
     <w:rsid w:val="000B1635"/>
     <w:rsid w:val="001B5DB4"/>
     <w:rsid w:val="00211065"/>
     <w:rsid w:val="0026432F"/>
     <w:rsid w:val="002A6127"/>
     <w:rsid w:val="002C510E"/>
     <w:rsid w:val="0032298F"/>
     <w:rsid w:val="003C0C6E"/>
     <w:rsid w:val="003F7F88"/>
+    <w:rsid w:val="00405C05"/>
     <w:rsid w:val="00493097"/>
     <w:rsid w:val="004C0784"/>
     <w:rsid w:val="00513C8C"/>
     <w:rsid w:val="005C7C59"/>
     <w:rsid w:val="0060487E"/>
     <w:rsid w:val="006D3B60"/>
     <w:rsid w:val="00712DCA"/>
     <w:rsid w:val="007473AA"/>
     <w:rsid w:val="00892E5A"/>
     <w:rsid w:val="009C0F04"/>
     <w:rsid w:val="009C4B00"/>
     <w:rsid w:val="00A77874"/>
     <w:rsid w:val="00B80D27"/>
     <w:rsid w:val="00BF5BF8"/>
     <w:rsid w:val="00C00D42"/>
     <w:rsid w:val="00C3419E"/>
     <w:rsid w:val="00C700B9"/>
     <w:rsid w:val="00C94DAA"/>
     <w:rsid w:val="00D23E60"/>
     <w:rsid w:val="00D644AB"/>
     <w:rsid w:val="00D74F6E"/>
     <w:rsid w:val="00DD12F8"/>
     <w:rsid w:val="00E70EFB"/>
     <w:rsid w:val="00EB4B83"/>
     <w:rsid w:val="00EC00B5"/>
     <w:rsid w:val="00EC0E65"/>
     <w:rsid w:val="00F01A59"/>
     <w:rsid w:val="00F43B8F"/>
     <w:rsid w:val="00F85BA1"/>
     <w:rsid w:val="00F85DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="03F572F5"/>
   <w15:docId w15:val="{593EF137-315B-421D-8760-5C0B8C173F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -9552,54 +9937,54 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D74F6E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veterans.pcc@pueblocc.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benefits.va.gov/gibill" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/h/apply-for-aid/fafsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9847,75 +10232,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1782</Words>
-  <Characters>9020</Characters>
+  <Words>1612</Words>
+  <Characters>9190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10686</CharactersWithSpaces>
+  <CharactersWithSpaces>10781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jimenez, Julie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-03-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>